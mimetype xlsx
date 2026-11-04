--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,113 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mazzetti, Antonio" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Mazzetti, Antonio</t>
   </si>
   <si>
+    <t>Mazzetti, Giacomo Ippolito Antonio</t>
+  </si>
+  <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>Mazzetti, Giacomo Ippolito Antonio</t>
-[...2 lines deleted...]
-    <t>https://isni.org/isni/000000011810122X</t>
+    <t>0000 0001 1810 122X</t>
   </si>
   <si>
     <t>Nato a Trento il 5 marzo 1784, avviato inizialmente alla carriera ecclesiastica, si laureò in giurisprudenza a Vienna. Esercitò l’avvocatura tra il 1807 ed il 1813, durante il periodo del Regno Italico, e nel 1814 divenne procuratore generale alla corte d’appello di Trento. L’anno seguente fu consigliere del tribunale d’appello di Innsbruck, poi passò al senato lombardo-veneto di Verona, fu presidente del tribunale provinciale di Milano ed infine di quello d’appello della Lombardia nel 1832. Iscritto all’Accademia degli Agiati di Rovereto dal 1825, fu insignito dall’imperatore, di cui fu consigliere dal 1833, della baronia di Roccanova. Scrisse parecchie opere a carattere legale-storico ed alcune poesie. Raccolse molti manoscritti ed opere a stampa riguardanti la storia trentina (circa 11000 volumi a stampa e 7600 manoscritti) che egli stesso donò con disposizione testamentaria alla Biblioteca comunale di Trento. Morì il 21 novembre 1841. Tra il 1853 e il 1862 Tommaso Gar e Filippo Cheluzzi curarono un catalogo manoscritto in due volumi della sua biblioteca, conservati presso la Biblioteca Comunale di Trento con segnatura di collocazione BCT1-5665 e BCT1-5666.</t>
   </si>
   <si>
     <t>Cfr. DBI, 72, Roma 2009, pp. 563-565; Incunaboli e cinquecentine del Fondo trentino della Biblioteca comunale di Trento. Catalogo, a cura di E. Ravelli e M. Hausbergher, Trento 2000, pp. 360-361.</t>
   </si>
   <si>
+    <t>Nato a Trento il 5 marzo 1784, avviato inizialmente alla carriera ecclesiastica, si laureò in giurisprudenza a Vienna. Esercitò l’avvocatura tra il 1807 ed il 1813, durante il periodo del Regno Italico, e nel 1814 divenne procuratore generale alla corte d’appello di Trento. L’anno seguente fu consigliere del tribunale d’appello di Innsbruck, poi passò al senato lombardo-veneto di Verona, fu presidente del tribunale provinciale di Milano ed infine di quello d’appello della Lombardia nel 1832. Iscritto all’Accademia degli Agiati di Rovereto dal 1825, fu insignito dall’imperatore, di cui fu consigliere dal 1833, della baronia di Roccanova. Scrisse parecchie opere a carattere legale-storico ed alcune poesie. Raccolse molti manoscritti ed opere a stampa riguardanti la storia trentina (circa 11000 volumi a stampa e 7600 manoscritti) che egli stesso donò con disposizione testamentaria alla Biblioteca comunale di Trento. Morì il 21 novembre 1841. Tra il 1853 e il 1862 Tommaso Gar e Filippo Cheluzzi curarono un catalogo manoscritto in due volumi della sua biblioteca, conservati presso la Biblioteca Comunale di Trento con segnatura di collocazione BCT1-5665 e BCT1-5666. Cfr. DBI, 72, Roma 2009, pp. 563-565; Incunaboli e cinquecentine del Fondo trentino della Biblioteca comunale di Trento. Catalogo, a cura di E. Ravelli e M. Hausbergher, Trento 2000, pp. 360-361.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/mazzetti-antonio</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -425,152 +443,173 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="1390.803" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="231.086" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="1622.033" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>10002</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="1">
+        <v>1841</v>
+      </c>
+      <c r="F2" s="1">
         <v>1784</v>
       </c>
-      <c r="F2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>20</v>
+        <v>22</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>