--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,110 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zavona  &amp;lt;famiglia&amp;gt;" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Zavona</t>
   </si>
   <si>
+    <t>Z</t>
+  </si>
+  <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>Z</t>
-[...1 lines deleted...]
-  <si>
     <t>Famiglia patrizia ravennate attestata nei documenti notarili dal 1516, estintasi nel 1745 con l’ultimo esponente, Giulio.L’esponente più illustre della famiglia fu Massimiano (1579-1652). Laureatosi in filosofia e medicina a Bologna nel 1610, tornò a Ravenna dove esercitò la professione medica per tutta la vita; nominato medico condotto della città, fu tra i fondatori del Collegio dei medici (1615). Fu autore di due trattati stampati tra il 1649 e il 1650, l’uno sulla salubrità dell’aria ravennate (De ravennatis aeris admirandis auscultationibus opuscolum, Ravenna, 1649) e l’altro Abuso del tabacco de’ nostri tempi (Bologna, 1650) e di altre opere rimaste inedite. La Biblioteca Classense conserva, oltre al manoscritto autografo del trattato sulla salubrità dell’aria ravennate, l’inedito commento all’opera di Galeno sulla malattia dei reni, le interessanti Dubitationes, unica testimonianza di dissezione anatomica avvenuta a Ravenna nel 1631, e l’originale del diploma di dottorato in filosofia e medicina. I manoscritti entrarono in Classense per decreto del canonico Manetti nel 1747; i beni della famiglia furono lasciati in eredità ai Canonici di Ravenna e poi all’Abbazia di Classe. Parte della biblioteca di famiglia, in particolare i manoscritti di Nicolò e Giulio Zavona, tra gli ultimi esponenti della famiglia, l’uno medico e l’altro poeta, furono acquistati dall’abate cassinese di S. Vitale di Ravenna Pietro Paolo Ginanni; si può supporre che entrassero in S. Vitale anche molti volumi a stampa, probabilmente appartenuti a Massimiano. Attualmente la Biblioteca Classense, in cui confluirono per effetto delle soppressioni degli ordini religiosi i patrimoni librari dei monasteri cittadini, conserva numerose edizioni che recano sia l’ex libris della famiglia Zavona sia il cartiglio che ne testimonia il passaggio presso S. Vitale, ad uso di Pietro Paolo Ginanni.</t>
   </si>
   <si>
     <t>Cfr. F. Mordani, Degli uomini illustri della città di Ravenna, Torino 1879, pp. 173-179;P.P. Ginanni, Memorie storico-critiche degli scrittori ravennati, Faenza 1769, II, pp. 476-480;Vita brevis ars longa. Il sapere medico a Ravenna attraverso i libri antichi della Biblioteca Classense (1400-1700), Bologna 2010, passim</t>
   </si>
   <si>
+    <t>Famiglia patrizia ravennate attestata nei documenti notarili dal 1516, estintasi nel 1745 con l’ultimo esponente, Giulio.L’esponente più illustre della famiglia fu Massimiano (1579-1652). Laureatosi in filosofia e medicina a Bologna nel 1610, tornò a Ravenna dove esercitò la professione medica per tutta la vita; nominato medico condotto della città, fu tra i fondatori del Collegio dei medici (1615). Fu autore di due trattati stampati tra il 1649 e il 1650, l’uno sulla salubrità dell’aria ravennate (De ravennatis aeris admirandis auscultationibus opuscolum, Ravenna, 1649) e l’altro Abuso del tabacco de’ nostri tempi (Bologna, 1650) e di altre opere rimaste inedite. La Biblioteca Classense conserva, oltre al manoscritto autografo del trattato sulla salubrità dell’aria ravennate, l’inedito commento all’opera di Galeno sulla malattia dei reni, le interessanti Dubitationes, unica testimonianza di dissezione anatomica avvenuta a Ravenna nel 1631, e l’originale del diploma di dottorato in filosofia e medicina. I manoscritti entrarono in Classense per decreto del canonico Manetti nel 1747; i beni della famiglia furono lasciati in eredità ai Canonici di Ravenna e poi all’Abbazia di Classe. Parte della biblioteca di famiglia, in particolare i manoscritti di Nicolò e Giulio Zavona, tra gli ultimi esponenti della famiglia, l’uno medico e l’altro poeta, furono acquistati dall’abate cassinese di S. Vitale di Ravenna Pietro Paolo Ginanni; si può supporre che entrassero in S. Vitale anche molti volumi a stampa, probabilmente appartenuti a Massimiano. Attualmente la Biblioteca Classense, in cui confluirono per effetto delle soppressioni degli ordini religiosi i patrimoni librari dei monasteri cittadini, conserva numerose edizioni che recano sia l’ex libris della famiglia Zavona sia il cartiglio che ne testimonia il passaggio presso S. Vitale, ad uso di Pietro Paolo Ginanni. Cfr. F. Mordani, Degli uomini illustri della città di Ravenna, Torino 1879, pp. 173-179; P.P. Ginanni, Memorie storico-critiche degli scrittori ravennati, Faenza 1769, II, pp. 476-480;Vita brevis ars longa. Il sapere medico a Ravenna attraverso i libri antichi della Biblioteca Classense (1400-1700), Bologna 2010, passim</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/zavona</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,146 +440,167 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="2229.598" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="378.622" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="2609.363" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>22971</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>