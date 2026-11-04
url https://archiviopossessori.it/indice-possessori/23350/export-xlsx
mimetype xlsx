--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,110 +12,129 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Biblioteca Salviati" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Biblioteca Salviati</t>
   </si>
   <si>
+    <t>Bibliotheca Domus Salviatae</t>
+  </si>
+  <si>
     <t>Ente</t>
   </si>
   <si>
-    <t>Bibliotheca Domus Salviatae</t>
-[...1 lines deleted...]
-  <si>
     <t>Le origini della biblioteca familiare si possono far risalire alla collezione di Jacopo Salviati (m. 1412), che comprendeva manoscritti di autori latini (Seneca, Valerio Massimo, Tito Livio e Boezio) e di classici italiani (Cecco d'Ascoli e Dante) e rimase indivisa in eredità ai figli. Fu incrementata dal primogenito, Alamanno (m. 1460), che vi aggiunse opere di Cicerone, Sallustio, Giovenale, Persio e la traduzione latina dell’Etica di Aristoteledi Leonardo Bruni, e ne curò la trasmissione e la conservazione. Nella prima metà del XVI secolo il cardinale Giovanni Salviati (1490-1553) - figlio di Lucrezia de' Medici, primogenita di Lorenzo il Magnifico - creò una propria collezione di manoscritti greci nella quale probabilmente confluirono anche alcuni manoscritti latini della biblioteca di famiglia. Del suo contenuto sappiamo attraverso l'opera dell'erudito umanista Jean Matal (1517-1597), che si dedicò a una approfondita esplorazione delle biblioteche e raccolte librarie italiane, in particolare romane e fiorentine fra il 1542 e il 1546.Nel manoscritto Add. 565 dellaCambridge University Library, contenente le osservazioni di Matal, alle cc. 133-134 è riportato un elenco alfabetico di centosettanta manoscritti greci e latini, datato 1546, probabilmente copia diretta dell'inventario della biblioteca del cardinale Giovanni.La raccolta di Giovannifu lasciata in legato al fratello, cardinale Bernardo (1508-1568), personaggio politico di rilievo, ma anche appassionato di studi filosofici, il quale mantenne ed accrebbe la libreria familiare. Alla morte di Bernardo la collezione fu legata al nipote Jacopo (1537-1586), e in tal modo la biblioteca Salviati poté mantenersi unita fino all’inizio del XVIII secolo. Antonio Maria (1665-1704), duca di Giuliano, appartenente al ramo romano della famiglia, la lasciò alla figlia Caterina Zefferina - che sposò nel 1718 Fabrizio Colonna di Paliano - ma il possesso della collezione fu oggetto di una lunga contesa con il cugino Giovan Vincenzo (1693-1752), del ramo fiorentino della famiglia ederede del titolo ducale di Giuliano. Fu probabilmente in questo periodo che la biblioteca venne divisa. Da Giovan Vincenzo la collezione passò al figlio Averardo (1721-1783); una parte dispersa o venduta a collezionisti stranieri si può ora trovare in importanti biblioteche estere - British Library Add. 5422, 5423, 22733 ; Bayerische Staatsbibliothek, Gr. 328, 331-334, 336 -una parte invece fu venduta alla Biblioteca Vaticana nel 1776. La parte passata al ramo romano della famiglia, attraverso Caterina Zeffirina e quindi ai Colonna e ai Barberini, fu acquisita dalla Biblioteca Vaticana nel 1821.Anche Lorenzo, fratello dei cardinali Giovanni e Bernardo, possedette un'importante raccolta libraria, di cui non si conserva l'inventario, ma che in parte - in particolare per i testi di letteratura e filosofia - confluì nella biblioteca del figlio Antonio Maria (1537-1602),nunzio apostolico in Francia dal 1572 al 1578 e fra i primi e meno allineati cronisti del massacro di San Bartolomeo (24 agosto 1572), elevato poi al cardinalato nel 1583. Alla morte di Anton Maria la sua biblioteca personale ammontava a circa mille titoli, in gran parte opere di diritto, di teologia e di filosofia.</t>
   </si>
   <si>
     <t>Cfr.: G. Mercati, Il Plutarco di Bartolomeo da Montepulciano, «Byzantion. Revue internationale des études byzantines», T. I(1924), pp. 469-474; A. Hobson, The iter italicumof Jean Matal, in: Studies in the book trade in honour of Graham Pollard, Oxford 1975 pp. 33-61; P. Hurtebise, Une famille-Témoin : les Salviati, Città del Vaticano 1985; A. Cataldi Palau, La biblioteca del cardinale Giovanni Salviati, «Scriptorium», T.49 n°1, 1995, pp. 60-95 ; DBI, 90(2017), pp. 24-58; G. Cardinali, La lente dissolution de la bibliothèque grecque du cardinal Salviati: Une affaire de soldats, gentilshommes, papes, bibliophiles et pirates, «Journal des Savants», Paris 2020.2, pp. 429-492.</t>
   </si>
   <si>
+    <t>Le origini della biblioteca familiare si possono far risalire alla collezione di Jacopo Salviati (m. 1412), che comprendeva manoscritti di autori latini (Seneca, Valerio Massimo, Tito Livio e Boezio) e di classici italiani (Cecco d'Ascoli e Dante) e rimase indivisa in eredità ai figli. Fu incrementata dal primogenito, Alamanno (m. 1460), che vi aggiunse opere di Cicerone, Sallustio, Giovenale, Persio e la traduzione latina dell’Etica di Aristotele di Leonardo Bruni, e ne curò la trasmissione e la conservazione. Nella prima metà del XVI secolo il cardinale Giovanni Salviati (1490-1553) - figlio di Lucrezia de' Medici, primogenita di Lorenzo il Magnifico - creò una propria collezione di manoscritti greci nella quale probabilmente confluirono anche alcuni manoscritti latini della biblioteca di famiglia. Del suo contenuto sappiamo attraverso l'opera dell'erudito umanista Jean Matal (1517-1597), che si dedicò a una approfondita esplorazione delle biblioteche e raccolte librarie italiane, in particolare romane e fiorentine fra il 1542 e il 1546. Nel manoscritto Add. 565 della Cambridge University Library, contenente le osservazioni di Matal, alle cc. 133-134 è riportato un elenco alfabetico di centosettanta manoscritti greci e latini, datato 1546, probabilmente copia diretta dell'inventario della biblioteca del cardinale Giovanni. La raccolta di Giovanni fu lasciata in legato al fratello, cardinale Bernardo (1508-1568), personaggio politico di rilievo, ma anche appassionato di studi filosofici, il quale mantenne ed accrebbe la libreria familiare. Alla morte di Bernardo la collezione fu legata al nipote Jacopo (1537-1586), e in tal modo la biblioteca Salviati poté mantenersi unita fino all’inizio del XVIII secolo. Antonio Maria (1665-1704), duca di Giuliano, appartenente al ramo romano della famiglia, la lasciò alla figlia Caterina Zefferina - che sposò nel 1718 Fabrizio Colonna di Paliano - ma il possesso della collezione fu oggetto di una lunga contesa con il cugino Giovan Vincenzo (1693-1752), del ramo fiorentino della famiglia ed erede del titolo ducale di Giuliano. Fu probabilmente in questo periodo che la biblioteca venne divisa. Da Giovan Vincenzo la collezione passò al figlio Averardo (1721-1783); una parte dispersa o venduta a collezionisti stranieri si può ora trovare in importanti biblioteche estere - British Library Add. 5422, 5423, 22733 ; Bayerische Staatsbibliothek, Gr. 328, 331-334, 336 - una parte invece fu venduta alla Biblioteca Vaticana nel 1776. La parte passata al ramo romano della famiglia, attraverso Caterina Zeffirina e quindi ai Colonna e ai Barberini, fu acquisita dalla Biblioteca Vaticana nel 1821. Anche Lorenzo, fratello dei cardinali Giovanni e Bernardo, possedette un'importante raccolta libraria, di cui non si conserva l'inventario, ma che in parte - in particolare per i testi di letteratura e filosofia - confluì nella biblioteca del figlio Antonio Maria (1537-1602), nunzio apostolico in Francia dal 1572 al 1578 e fra i primi e meno allineati cronisti del massacro di San Bartolomeo (24 agosto 1572), elevato poi al cardinalato nel 1583. Alla morte di Anton Maria la sua biblioteca personale ammontava a circa mille titoli, in gran parte opere di diritto, di teologia e di filosofia.
+Cfr.: G. Mercati, Il Plutarco di Bartolomeo da Montepulciano, «Byzantion. Revue internationale des études byzantines», T. I(1924), pp. 469-474; A. Hobson, The iter italicum of Jean Matal, in: Studies in the book trade in honour of Graham Pollard, Oxford 1975 pp. 33-61 ; P. Hurtebise, Une famille-Témoin : les Salviati, Città del Vaticano 1985; A. Cataldi Palau, La biblioteca del cardinale Giovanni Salviati, «Scriptorium», T.49 n°1, 1995, pp. 60-95 ; DBI, 90(2017), pp. 24-58; G. Cardinali, La lente dissolution de la bibliothèque grecque du cardinal Salviati: Une affaire de soldats, gentilshommes, papes, bibliophiles et pirates, «Journal des Savants», Paris 2020.2, pp. 429-492.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/biblioteca-salviati</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,146 +441,167 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3837.492" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="804.518" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="3848.06" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>23350</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>