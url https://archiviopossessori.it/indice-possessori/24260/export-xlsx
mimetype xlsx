--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,110 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Azzolini, Decio &amp;lt;1623-1689&amp;" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Azzolini, Decio</t>
   </si>
   <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>https://isni.org/isni/0000000121174788</t>
+    <t>0000 0001 2117 4788</t>
   </si>
   <si>
     <t>Nipote dell'omonimo cardinale Decio , creato cardinale nel 1654, eletto alla Segreteria di Stato pontificia nel 1667, fu anche collezionista e bibliofilo. Mantenne un duraturo e profondo legame personale con Cristina di Svezia, che lo nominò erede dei suoi beni. Una parte della raccolta libraria del cardinale fu donata ai Padri Oratoriani di San Filippo Neri di Fermo.</t>
   </si>
   <si>
     <t>Cfr.: DBI, 4(1962), pp. 768-771; F. Sabba, Le biblioteche’ di Decio Azzolino: dalle raccolte personali a quelle di Cristina di Svezia e di Michelangelo Ricci, in «Nuovi annali della Scuola speciale per archivisti e bibliotecari», XXXI (2017), pp. 141-162.</t>
   </si>
   <si>
+    <t>Nipote dell'omonimo cardinale Decio , creato cardinale nel 1654, eletto alla Segreteria di Stato pontificia nel 1667, fu anche collezionista e bibliofilo. Mantenne un duraturo e profondo legame personale con Cristina di Svezia, che lo nominò erede dei suoi beni. Una parte della raccolta libraria del cardinale fu donata ai Padri Oratoriani di San Filippo Neri di Fermo. Cfr.: DBI, 4(1962), pp. 768-771; F. Sabba, Le biblioteche’ di Decio Azzolino: dalle raccolte personali a quelle di Cristina di Svezia e di Michelangelo Ricci, in «Nuovi annali della Scuola speciale per archivisti e bibliotecari», XXXI (2017), pp. 141-162.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/azzolini-decio</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,150 +440,171 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="437.607" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="301.926" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="739.534" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>24260</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E2" s="1">
+        <v>1689</v>
+      </c>
+      <c r="F2" s="1">
         <v>1623</v>
       </c>
-      <c r="F2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>