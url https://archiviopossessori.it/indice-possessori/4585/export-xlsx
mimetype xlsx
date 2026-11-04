--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,110 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Collegio del Santissimo Rosari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Collegio del Santissimo Rosario</t>
   </si>
   <si>
+    <t>Convento di Santa Maria del Rosario  | Collegium Sanctissimi Rosarii | Gesuati</t>
+  </si>
+  <si>
     <t>Ente</t>
   </si>
   <si>
-    <t>Convento di Santa Maria del Rosario  | Collegium Sanctissimi Rosarii | Gesuati</t>
-[...1 lines deleted...]
-  <si>
     <t>I frati Domenicani dell'Osservanza (vulgo Gesuati) nascono all'inizio del Seicento ed entrano nel 1668 negli edifici di S. Maria del Rosario alle Zattere. Bonifacio Maria Grandi fondò la biblioteca, che coservava almeno trentamila volumi. Nel settembre del 1750 la collezione si arricchì della preziosa libreria di Apostolo Zeno. Con la caduta della Repubblica e la soppressione del Collegio, la biblioteca fu in parte dispersa, ma negli anni 1823-1827 la maggior parte della collezione fu assegnata in via definitiva alla Biblioteca Nazionale Marciana.</t>
   </si>
   <si>
     <t>Cfr.: M. Zorzi, La Libreria di San Marco. Libri, lettori, società nella Venezia dei Dogi, Milano 1987, p. 324, 373-374; M. Zorzi, Le biblioteche a Venezia nel secondo settecento in «Miscellanea Marciana», 1 (1986), pp. 253-324, in part. 258-259; A. Barzazi, Dallo scambio al commercio del libro. Case religiose e mercato librario a Venezia nel Settecento, in «Atti dell'Istituto veneto di scienze, lettere ed arti, Cl. di scienze morali, lettere ed arti 156 (1997-98), pp.1-45. I cataloghi della biblioteca del Collegio: Elenco dei Libri non Zeniani, ma di ragione delli Domenicani detti Gesuati alle Zattere scelti per la R.a Biblioteca di Venezia. 18 maggio 1811. Archivio della Biblioteca Nazionale Marciana, Mazzo: Biblioteche delle corporazioni religiose; Marc. It. XI, 319 (=7133), [Biblioteca Zeniano-Domenicana alle Zattere] (contiene un catalogo per materia, in ventisette classi, della biblioteca Zeniano-Domenicana alle Zattere, redatto da Aurelio Torre); Marc. It. XI, 320 (=7279), [Biblioteca Zeniano-Domenicana alle Zattere] (contiene un catalogo per materia in sette classi della biblioteca Zeniano-Domenicana alle Zattere, redatto da Aurelio Torre).</t>
   </si>
   <si>
+    <t>I frati Domenicani dell'Osservanza (vulgo Gesuati) nascono all'inizio del Seicento ed entrano nel 1668 negli edifici di S. Maria del Rosario alle Zattere. Bonifacio Maria Grandi fondò la biblioteca, che coservava almeno trentamila volumi. Nel settembre del 1750 la collezione si arricchì della preziosa libreria di Apostolo Zeno. Con la caduta della Repubblica e la soppressione del Collegio, la biblioteca fu in parte dispersa, ma negli anni 1823-1827 la maggior parte della collezione fu assegnata in via definitiva alla Biblioteca Nazionale Marciana. Cfr.: M. Zorzi, La Libreria di San Marco. Libri, lettori, società nella Venezia dei Dogi, Milano 1987, p. 324, 373-374; M. Zorzi, Le biblioteche a Venezia nel secondo settecento in «Miscellanea Marciana», 1 (1986), pp. 253-324, in part. 258-259; A. Barzazi, Dallo scambio al commercio del libro. Case religiose e mercato librario a Venezia nel Settecento, in «Atti dell'Istituto veneto di scienze, lettere ed arti, Cl. di scienze morali, lettere ed arti 156 (1997-98), pp.1-45. I cataloghi della biblioteca del Collegio: Elenco dei Libri non Zeniani, ma di ragione delli Domenicani detti Gesuati alle Zattere scelti per la R.a Biblioteca di Venezia. 18 maggio 1811. Archivio della Biblioteca Nazionale Marciana, Mazzo: Biblioteche delle corporazioni religiose; Marc. It. XI, 319 (=7133), [Biblioteca Zeniano-Domenicana alle Zattere] (contiene un catalogo per materia, in ventisette classi, della biblioteca Zeniano-Domenicana alle Zattere, redatto da Aurelio Torre); Marc. It. XI, 320 (=7279), [Biblioteca Zeniano-Domenicana alle Zattere] (contiene un catalogo per materia in sette classi della biblioteca Zeniano-Domenicana alle Zattere, redatto da Aurelio Torre).</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/collegio-del-santissimo-rosario</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,146 +440,167 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="653.412" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="1375.378" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="2028.933" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>4585</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>