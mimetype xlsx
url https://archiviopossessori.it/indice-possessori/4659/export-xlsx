--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,110 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Macigni, Matteo" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Macigni, Matteo</t>
   </si>
   <si>
+    <t>Macinghi, Matteo</t>
+  </si>
+  <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>Macinghi, Matteo</t>
-[...1 lines deleted...]
-  <si>
     <t>. Figlio di Roberto Macigni del quale eredita la cospicua biblioteca ed egli stesso possessore di una biblioteca ricca di manoscritti e di stampati. Professore a Padova e a Salerno, si interessò soprattutto di scienza greca. I suoi libri finirono nella biblioteca Trevisan di Padova e successivamente in parte furono acquisiti da Marquardt Gude, in parte finirono al Seminario Vescovile di Padova. Cfr: F. Piovan, La condotta allo studio di Salerno di Matteo Macigni e Paolo da Lion (1543), in «Quaderni per la storia dell'Università di Padova» 32 (1999), pp. 145-162; C. Pasini, Trascrizioni da un sinassario di Matteo Macigni conservate nel codice Ambrosiano D 437 inf., in «Bollettino della Badia greca di Grottaferrata» n.s. 54 (2000), pp. 377-393. L. Armstrong, P. Scapecchi, F. Toniolo, Gli incunaboli della biblioteca del Seminario Vescovile di Padova. Catalogo e studi, a cura di P. Gios e F. Toniolo, introduzione di G. Mariani Canova, Padova 2008, p. 92 n° 348 e pp. 164-165 n° 348;</t>
   </si>
   <si>
     <t>Cfr.: E. Sciarra, Codici e libri stampati postillati: note di possesso, note di lettura, note di studio nella base dati dei possessori della Biblioteca Nazionale Marciana di Venezia, in Change in Medieval and Renaissance Scripts and Manuscripts. Proceedings of the 19th Colloquium of the Comité international de Paléographie latine (Berlin, September 16-18, 2015), edited by M. Schubert and E. Overgaauw, Turnhout 2019, pp. 301-312.; C. Giacomelli, I libri greci di Matteo Macigni. Contributo allo studio di una biblioteca umanistica, in «La parola del passato» 407, 2 (2019), pp. 361-420.</t>
   </si>
   <si>
+    <t>. Figlio di Roberto Macigni del quale eredita la cospicua biblioteca ed egli stesso possessore di una biblioteca ricca di manoscritti e di stampati. Professore a Padova e a Salerno, si interessò soprattutto di scienza greca. I suoi libri finirono nella biblioteca Trevisan di Padova e successivamente in parte furono acquisiti da Marquardt Gude, in parte finirono al Seminario Vescovile di Padova. Cfr: F. Piovan, La condotta allo studio di Salerno di Matteo Macigni e Paolo da Lion (1543), in «Quaderni per la storia dell'Università di Padova» 32 (1999), pp. 145-162; C. Pasini, Trascrizioni da un sinassario di Matteo Macigni conservate nel codice Ambrosiano D 437 inf., in «Bollettino della Badia greca di Grottaferrata» n.s. 54 (2000), pp. 377-393. L. Armstrong, P. Scapecchi, F. Toniolo, Gli incunaboli della biblioteca del Seminario Vescovile di Padova. Catalogo e studi, a cura di P. Gios e F. Toniolo, introduzione di G. Mariani Canova, Padova 2008, p. 92 n° 348 e pp. 164-165 n° 348; Cfr.: E. Sciarra, Codici e libri stampati postillati: note di possesso, note di lettura, note di studio nella base dati dei possessori della Biblioteca Nazionale Marciana di Venezia, in Change in Medieval and Renaissance Scripts and Manuscripts. Proceedings of the 19th Colloquium of the Comité international de Paléographie latine (Berlin, September 16-18, 2015), edited by M. Schubert and E. Overgaauw, Turnhout 2019, pp. 301-312.; C. Giacomelli, I libri greci di Matteo Macigni. Contributo allo studio di una biblioteca umanistica, in «La parola del passato» 407, 2 (2019), pp. 361-420.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/macigni-matteo</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,148 +440,169 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="1171.285" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="695.973" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="1867.401" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>4659</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="F2" s="1">
+        <v>19</v>
+      </c>
+      <c r="E2" s="1">
         <v>1582</v>
       </c>
+      <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>