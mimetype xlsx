--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,110 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zeno, Apostolo" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Zeno, Apostolo</t>
   </si>
   <si>
+    <t>A.Z. | A. Z.</t>
+  </si>
+  <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>A.Z. | A. Z.</t>
-[...2 lines deleted...]
-    <t>https://isni.org/isni/000000010871791X</t>
+    <t>0000 0001 0871 791X</t>
   </si>
   <si>
     <t>. Apostolo Zeno lasciò la propria biblioteca al Collegio del Ss. Rosario dei Domenicani Osservanti alle Zattere (Gesuati), redigendo testamento nel 1747 e portandolo a esecuzione poco prima della sua morte, nel 1750, quando fu effettuato il trasporto di oltre duecento casse di libri al convento. Il lascito avrebbe avuto valore solo se la biblioteca fosse stata conservata per sempre separata e distinta da quella del convento, se i frati si fossero impegnati nella redazione di un nuovo catalogo, se non si fosse proceduto alla vendita dei doppi. Il fratello di Zeno, Andrea Cornaro intentò una causa contro i Domenicani per rivendicare la restituzione della biblioteca, causa proseguita dai figli di lui, sino al 1770. Gli atti di questa vicenda giudiziale sono stampati in: Per li rr. pp. Domenicani Osservanti delle Zattere, [1770] (Marc. It. X, 55 [=6531]. Per difendersi dalle pretese del Cornaro, che accusava i frati di vendere i duplicati, di non preservare la biblioteca zeniana separata, essi compilarono ampie memorie che documentano dettagliatamente l'intera vicenda (Marc. It. X, 55 [=6531]).Il catalogo della biblioteca di Apostolo Zeno è il codice marciano It. XI, 289-293 (=7273-7278); altri cataloghi della stessa biblioteca sono: It. XI, 92 (=6797), Catalogo delle miscellanee di opuscoli a stampa di Apostolo Zeno; It. XI, 288-293 (=7273-7278), Catalogo dei libri italiani posseduti da Apostolo Zeno.Si veda anche: A. Barzazi, Dallo scambio al commercio del libro. Case religiose e mercato librario a Venezia nel Settecento, in «Atti dell'Istituto veneto di scienze, lettere ed arti, Cl. di scienze morali, lettere ed arti» 156 (1997-98), pp. 1-45.</t>
   </si>
   <si>
+    <t>. Apostolo Zeno lasciò la propria biblioteca al Collegio del Ss. Rosario dei Domenicani Osservanti alle Zattere (Gesuati), redigendo testamento nel 1747 e portandolo a esecuzione poco prima della sua morte, nel 1750, quando fu effettuato il trasporto di oltre duecento casse di libri al convento. Il lascito avrebbe avuto valore solo se la biblioteca fosse stata conservata per sempre separata e distinta da quella del convento, se i frati si fossero impegnati nella redazione di un nuovo catalogo, se non si fosse proceduto alla vendita dei doppi. Il fratello di Zeno, Andrea Cornaro intentò una causa contro i Domenicani per rivendicare la restituzione della biblioteca, causa proseguita dai figli di lui, sino al 1770. Gli atti di questa vicenda giudiziale sono stampati in: Per li rr. pp. Domenicani Osservanti delle Zattere, [1770] (Marc. It. X, 55 [=6531]. Per difendersi dalle pretese del Cornaro, che accusava i frati di vendere i duplicati, di non preservare la biblioteca zeniana separata, essi compilarono ampie memorie che documentano dettagliatamente l'intera vicenda (Marc. It. X, 55 [=6531]).
+Il catalogo della biblioteca di Apostolo Zeno è il codice marciano It. XI, 289-293 (=7273-7278); altri cataloghi della stessa biblioteca sono: It. XI, 92 (=6797), Catalogo delle miscellanee di opuscoli a stampa di Apostolo Zeno; It. XI, 288-293 (=7273-7278), Catalogo dei libri italiani posseduti da Apostolo Zeno.
+Si veda anche: A. Barzazi, Dallo scambio al commercio del libro. Case religiose e mercato librario a Venezia nel Settecento, in «Atti dell'Istituto veneto di scienze, lettere ed arti, Cl. di scienze morali, lettere ed arti» 156 (1997-98), pp. 1-45.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/zeno-apostolo</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,150 +442,171 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="1969.948" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="1306.967" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>4738</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="1">
+        <v>1750</v>
+      </c>
+      <c r="F2" s="1">
         <v>1668</v>
       </c>
-      <c r="F2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="L2" s="1"/>
-      <c r="M2" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="M2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>