--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,110 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bibliotheca Colbertina" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Bibliotheca Colbertina</t>
   </si>
   <si>
+    <t>Colbert</t>
+  </si>
+  <si>
     <t>Ente</t>
   </si>
   <si>
-    <t>Colbert</t>
-[...1 lines deleted...]
-  <si>
     <t>Jean-Baptiste Colbert protetto di Mazarino, segretario di stato di Luigi XIV,</t>
   </si>
   <si>
     <t>cfr.: Dictionnaire de biographie française, 9, Paris 1961, coll. 187-190. La sua biblioteca personale, arricchita dai figli Jean Baptiste e Jacques Nicolas, fu posta parzialmente in vendita dal nipote, abate Charles-Eléonor nel 1728 - Bibliotheca Colbertina: seu Catalogus librorum bibliothecæ, quæ fuit primum ill. v. d. J. B. Colbert..., Parisiis, apud Gabrielem Martin, via Jacobea, ad insigne stellæ, apud Franciscum Montalant ad ripam Augustinianorum, 1728, ma nel 1732 la Bibliothèque royale acquisì la maggior parte dei 6645 manoscritti e dei 17000 stampati. Ne fu bibliotecario Étienne Baluze.</t>
   </si>
   <si>
+    <t>Jean-Baptiste Colbert protetto di Mazarino, segretario di stato di Luigi XIV, cfr.: Dictionnaire de biographie française, 9, Paris 1961, coll. 187-190. La sua biblioteca personale, arricchita dai figli Jean Baptiste e Jacques Nicolas, fu posta parzialmente in vendita dal nipote, abate Charles-Eléonor nel 1728 - Bibliotheca Colbertina: seu Catalogus librorum bibliothecæ, quæ fuit primum ill. v. d. J. B. Colbert..., Parisiis, apud Gabrielem Martin, via Jacobea, ad insigne stellæ, apud Franciscum Montalant ad ripam Augustinianorum, 1728, ma nel 1732 la Bibliothèque royale acquisì la maggior parte dei 6645 manoscritti e dei 17000 stampati. Ne fu bibliotecario Étienne Baluze.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/bibliotheca-colbertina</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,150 +440,171 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="710.112" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="802.09" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>5700</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="1">
+        <v>1683</v>
+      </c>
+      <c r="F2" s="1">
         <v>1619</v>
-      </c>
-[...1 lines deleted...]
-        <v>1683</v>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>