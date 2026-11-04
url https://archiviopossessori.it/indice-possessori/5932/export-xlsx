--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,116 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Giovio, Giovanni Battista" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Giovio, Giovanni Battista</t>
   </si>
   <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>https://isni.org/isni/0000000061306127</t>
+    <t>0000 0000 6130 6127</t>
+  </si>
+  <si>
+    <t>Q45189682</t>
   </si>
   <si>
     <t>LO1V066132</t>
   </si>
   <si>
-    <t>Q45189682</t>
-[...1 lines deleted...]
-  <si>
     <t>nobile comasco si interessò particolarmente alla storia locale. Fu nominato erede da Luigi Caimo, nipote del suo tutore Fulvio Tridi. Fra la sua produzione letteraria si ricorda un opuscolo dedicato al bibliotecario Gaetano Betoldi.</t>
   </si>
   <si>
     <t>Cfr.: DBI, 56(2001), pp. 422-426.</t>
   </si>
   <si>
+    <t>nobile comasco si interessò particolarmente alla storia locale. Fu nominato erede da Luigi Caimo, nipote del suo tutore Fulvio Tridi. Fra la sua produzione letteraria si ricorda un opuscolo dedicato al bibliotecario Gaetano Betoldi. Cfr.: DBI, 56(2001), pp. 422-426.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/giovio-giovanni-battista</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -428,156 +446,177 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="274.79" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="314.923" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>5932</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E2" s="1">
+        <v>1814</v>
+      </c>
+      <c r="F2" s="1">
         <v>1748</v>
       </c>
-      <c r="F2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I2" s="1">
+        <v>20</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J2" s="1">
         <v>9835249</v>
       </c>
-      <c r="J2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-        <v>21</v>
+        <v>23</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>