--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,113 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Corner, Giovanni Battista" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Corner, Giovanni Battista</t>
   </si>
   <si>
+    <t>Cornaro, Giovanni Battista | Cornaro Piscopia, Giovanni Battista | IBC | I B C | CIB</t>
+  </si>
+  <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>Cornaro, Giovanni Battista | Cornaro Piscopia, Giovanni Battista | IBC | I B C | CIB</t>
-[...2 lines deleted...]
-    <t>https://isni.org/isni/0000000503360287</t>
+    <t>0000 0005 0336 0287</t>
   </si>
   <si>
     <t>fu procuratore di San Marco e svolse una modesta carriera pubblica. Appartenente al ramo dei Corner detti Piscopia, incrementò il patrimonio della già cospicuabiblioteca lasciatagli dal padre Girolamo,ma fu soprattutto noto per la fama della figlia Elena Lucrezia, prima donna laureata.</t>
   </si>
   <si>
     <t>Cfr.: DBI, v.29 (1983), pp. 223-226; D. Raines, La biblioteca-museo patrizia e il suo 'capitale sociale'. Modelli illuministici veneziani e l'imitazione dei nuovi aggregati, in: Arte, storia, cultura e musica in Friuli nell'eta del Tiepolo : Atti del convegno internazionale di studi (Udine, 19-20 dicembre 1996), Udine, 1998, pp. 63-84.</t>
   </si>
   <si>
+    <t>fu procuratore di San Marco e svolse una modesta carriera pubblica. Appartenente al ramo dei Corner detti Piscopia, incrementò il patrimonio della già cospicua biblioteca lasciatagli dal padre Girolamo, ma fu soprattutto noto per la fama della figlia Elena Lucrezia, prima donna laureata. Cfr.: DBI, v. 29 (1983), pp. 223-226; D. Raines, La biblioteca-museo patrizia e il suo 'capitale sociale'. Modelli illuministici veneziani e l'imitazione dei nuovi aggregati, in: Arte, storia, cultura e musica in Friuli nell'eta del Tiepolo : Atti del convegno internazionale di studi (Udine, 19-20 dicembre 1996), Udine, 1998, pp. 63-84.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/corner-giovanni-battista</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -425,152 +443,173 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="338.489" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="398.617" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="740.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>6286</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="1">
+        <v>1692</v>
+      </c>
+      <c r="F2" s="1">
         <v>1613</v>
       </c>
-      <c r="F2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>20</v>
+        <v>22</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>