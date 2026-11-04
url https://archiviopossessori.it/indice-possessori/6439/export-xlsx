--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,116 +12,135 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teza, Emilio" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Teza, Emilio</t>
   </si>
   <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>https://isni.org/isni/0000000109087331</t>
+    <t>0000 0001 0908 7331</t>
+  </si>
+  <si>
+    <t>Q1337538</t>
   </si>
   <si>
     <t>RAVV052659</t>
   </si>
   <si>
-    <t>Q1337538</t>
-[...1 lines deleted...]
-  <si>
     <t>filologo e studioso delle lingue indoeuropee, nel 1858 era bibliotecario aggiunto presso la Marciana edal 1860 insegnante all'Università di Bologna, dal 1889 insegnò sanscrito lingue classiche comparate allo Studiodi Padova. Lasciò alla Marciana la sua biblioteca.</t>
   </si>
   <si>
     <t>Cfr.: C. Frati, La libreria del prof. Emilio Teza donata alla Marciana, Firenze, in «La Bibliofilia»,a. XV, disp. 1 (aprile 1913), pp. 8-21; v.a. A. Maggiolo, I soci dell'Accademia patavina dalla sua fondazione: 1599, Padova 1983, p. 327 ; G. Gullino,L'Istituto veneto di scienze, lettere ed arti dalla rifondazione alla seconda guerra mondiale, 1838-1946,Venezia 1996, p. 437.Tra il1890 e iprimianni del Novecentodonòanche alla Biblioteca Universitaria di Padova unconsiderevolenumerodiopuscoli e volumi;cfr.Biblioteca Universitaria di Padova, Inventario dello scaffale BF, Inventari 22 (Cataloghi 39/5), cc. 6-85: MiscellaneaTeza;Cataloghi riuniti di doni notevoli di varie provenienze (Franco, Catullo,Bellavite, Gabelli,Teza, Pinali, Rettore dell'Università,Benvenisti), Inventari 18 (Cataloghi 26), c. 30: Nota di libri in lingua russa donati dalsig. prof. E.Teza,cc. 33-35: Nota dei libri avuti in via straordinaria negli anni 1890-1891. Per dono dell'ill.mo prof. EmilioTeza;per glianni successivi sono variamente documentati anche con ritagli dalla stampa locale (“La Provincia di Padova”) “i frequenti e graziosi doni” diTezaalla Biblioteca;cfr.Archivio storico Biblioteca Universitaria diPadova,Sezione IV, Busta 4 Doni ,1900-1905.</t>
   </si>
   <si>
+    <t>filologo e studioso delle lingue indoeuropee, nel 1858 era bibliotecario aggiunto presso la Marciana e dal 1860 insegnante all'Università di Bologna, dal 1889 insegnò sanscrito lingue classiche comparate allo Studio di Padova. Lasciò alla Marciana la sua biblioteca. Cfr.: C. Frati, La libreria del prof. Emilio Teza donata alla Marciana, Firenze, in «La Bibliofilia», a. XV, disp. 1 (aprile 1913), pp. 8-21; v.a. A. Maggiolo, I soci dell'Accademia patavina dalla sua fondazione: 1599, Padova 1983, p. 327 ; G. Gullino, L'Istituto veneto di scienze, lettere ed arti dalla rifondazione alla seconda guerra mondiale, 1838-1946, Venezia 1996, p. 437. 
+Tra il 1890 e i primi anni del Novecento donò anche alla Biblioteca Universitaria di Padova un considerevole numero di opuscoli e volumi; cfr. Biblioteca Universitaria di Padova, Inventario dello scaffale BF, Inventari 22 (Cataloghi 39/5), cc. 6-85: Miscellanea Teza; Cataloghi riuniti di doni notevoli di varie provenienze (Franco, Catullo, Bellavite, Gabelli, Teza, Pinali, Rettore dell'Università, Benvenisti), Inventari 18 (Cataloghi 26), c. 30: Nota di libri in lingua russa donati dal sig. prof. E. Teza, cc. 33-35: Nota dei libri avuti in via straordinaria negli anni 1890-1891. Per dono dell'ill.mo prof. Emilio Teza; per gli anni successivi sono variamente documentati anche con ritagli dalla stampa locale (“La Provincia di Padova”) “i frequenti e graziosi doni” di Teza alla Biblioteca; cfr. Archivio storico Biblioteca Universitaria di Padova, Sezione IV, Busta 4 Doni ,1900-1905.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/teza-emilio</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -428,156 +447,177 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="312.495" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="1465.071" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="1053.314" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>6439</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E2" s="1">
+        <v>1912</v>
+      </c>
+      <c r="F2" s="1">
         <v>1831</v>
       </c>
-      <c r="F2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I2" s="1">
+        <v>20</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J2" s="1">
         <v>64041974</v>
       </c>
-      <c r="J2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-        <v>21</v>
+        <v>23</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>