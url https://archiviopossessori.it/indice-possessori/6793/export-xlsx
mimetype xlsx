--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,110 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Amalteo &amp;lt;famiglia&amp;gt;" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Amalteo</t>
   </si>
   <si>
+    <t>Amaltei</t>
+  </si>
+  <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>Amaltei</t>
-[...1 lines deleted...]
-  <si>
     <t>Famiglia originaria di Pordenone, stabilitasi a Oderzo alla fine del XVI secolo. Fra i suoi componenti si ricordano alcuni letterati e studiosi - i fratelli Giovanni Battista, Girolamo e Corelio, il pittore Pomponio - e nella storia della famiglia l'importante biblioteca, conservatasi a Oderzo fino alla seconda metà del XIX sec. Alcuni manoscritti già appartenuti alla biblioteca degli Amalteo erano pervenuti in Marciana attraverso il Monastero di San Michele di Murano (</t>
   </si>
   <si>
     <t>Cfr. NBM). Il 27 giugno 1887 (cfr. Registro dei Fondi antichi al n. 70373-70936) la Marciana acquistò da Francesco Zava ventiquattro opere già appartenute agli Amalteo. Cfr.: DBI, 2(1960) sub voce; A. Calogerà, Raccolta d'opuscoli scientifici e filologici, Venezia 1728, T. II, pp. 227-279;M. Venier, Poesia latina degli Amalteo, in «Aevum», 80(2006), pp. 688-716.</t>
   </si>
   <si>
+    <t>Famiglia originaria di Pordenone, stabilitasi a Oderzo alla fine del XVI secolo. Fra i suoi componenti si ricordano alcuni letterati e studiosi - i fratelli Giovanni Battista, Girolamo e Corelio, il pittore Pomponio - e nella storia della famiglia l'importante biblioteca, conservatasi a Oderzo fino alla seconda metà del XIX sec. Alcuni manoscritti già appartenuti alla biblioteca degli Amalteo erano pervenuti in Marciana attraverso il Monastero di San Michele di Murano (Cfr. NBM). Il 27 giugno 1887 (cfr. Registro dei Fondi antichi al n. 70373-70936) la Marciana acquistò da Francesco Zava ventiquattro opere già appartenute agli Amalteo. Cfr.: DBI, 2(1960) sub voce; A. Calogerà, Raccolta d'opuscoli scientifici e filologici, Venezia 1728, T. II, pp. 227-279;M. Venier, Poesia latina degli Amalteo, in «Aevum», 80(2006), pp. 688-716.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/amalteo</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,146 +440,167 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="560.292" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="430.466" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="989.616" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>6793</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>