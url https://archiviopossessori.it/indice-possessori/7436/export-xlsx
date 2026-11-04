--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,113 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Marsili, Giovanni" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Marsili, Giovanni</t>
   </si>
   <si>
+    <t>Marsigli, Giovanni</t>
+  </si>
+  <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>Marsigli, Giovanni</t>
-[...2 lines deleted...]
-    <t>https://isni.org/isni/0000000366409741</t>
+    <t>0000 0003 6640 9741</t>
   </si>
   <si>
     <t>figlio di Fabiano , mercante di legname e Rosa Peresuti, fratello di Sebastiano,Zorzi, avvocato,e Santa  (figlia di secondo letto avuta da Chiara Antonini  già Giovanna Regina Toscani prima dell'adozione, sposata nel 1749). Prefetto dell'Orto Botanico di Padova dal 1760 al 1794, studiò a Padova dove conseguì il dottorato in filosofia e medicina nel 1747;soggiornò a Parigi fra il 1754 e il 1757; membro dell'Accademia dei Granelleschi di Venezia (1747): delle accademie degli Orditi col nome di Scardassato (1746),de'Ricovrati(1746) e agraria di Padova (1772);Fellow alla Royal Society di Londra (1758); presidente dell'Accademia di Sc. Lettere ed Arti di Venezia (1788-89);protettore della Natio germanica artistarumdell'Università di Padova.In tutti i suoi diversi viaggi acquistònumerosi libri -da notare in modo particolare quelli appartenuti ad Antonio Cocchi- costituendo una considerevolebiblioteca personale (con particolare interesse per le scienze naturali e la medicina) che portòcon se nella casa che gli venne assegnata quandodiventòPrefetto dell'Orto; sebbeneofferta in eredità all'Università di Padova incambio di vitalizi per la sorella e la governante, la raccoltavennealla fine acquistata da Antonio Bonato,esecutore testamentario,amico personale e successore del Marsilialla guida dell'Orto. La raccolta che ammontava a circa 5000 volumi, poi ulteriormente arricchita da quelliacquisiti dal Bonato nel corso della sua esistenza, venne infine donata da quest'ultimo nel 1835 all'Orto Botanico, dove rimase fino alla ristrutturazione intrapresa dal prefetto G. Gola nel 1921 che portò alla revisione e allo svecchiamento di tutte le raccolte. Mentre quindi i testi scientifici sia a stampa che manoscritti restarono all'Orto, i materiali considerati meno interessanti vennero divisi fra la Biblioteca Universitaria di Padova (che ricevette in due riprese 2190opere di argomento letterario, storico, autori greci e latini poi dispostecon collocazione propria in un fondo separato, il Fondo Orto Botanico) ele altre biblioteche dell'Università: Farmacologia, Geologia, Zoologia principalmente. I libri di Marsili compresi in queste raccolte sono individuabili grazie al Catalogo de'libriMarsiljA.B.C.(Biblioteca Orto Botanico, Ar.54)che siconserva manoscritto: sono stati così individuati i 1022 volumi conservati all'Orto, e i 789 presenti in Biblioteca Universitaria. Marsili redasse un indice manoscritto, o aggiunsenote bio-bibliografiche relative all'autore, o indicazioni di dedica,sumolti volumi miscellanei conservati presso laBUPD.</t>
   </si>
   <si>
     <t>cfr. Il Fondo Marsili nella Biblioteca dell'Orto botanico di Padova a cura di A.Minelli, A.Angarano, P.Mario, Treviso, Antilia, 2010; C. Lestani, Il fondo Marsili nella Biblioteca Universitaria di Padova, Milano 2020.</t>
   </si>
   <si>
+    <t>figlio di Fabiano , mercante di legname e Rosa Peresuti , fratello di Sebastiano, Zorzi, avvocato , e Santa  (figlia di secondo letto avuta da Chiara Antonini  già Giovanna Regina Toscani prima dell'adozione, sposata nel 1749). Prefetto dell'Orto Botanico di Padova dal 1760 al 1794, studiò a Padova dove conseguì il dottorato in filosofia e medicina nel 1747; soggiornò a Parigi fra il 1754 e il 1757; membro dell'Accademia dei Granelleschi di Venezia (1747): delle accademie degli Orditi col nome di Scardassato (1746), de'Ricovrati (1746) e agraria di Padova (1772); Fellow alla Royal Society di Londra (1758); presidente dell'Accademia di Sc. Lettere ed Arti di Venezia (1788-89); protettore della Natio germanica artistarum dell'Università di Padova. In tutti i suoi diversi viaggi acquistò numerosi libri -da notare in modo particolare quelli appartenuti ad Antonio Cocchi- costituendo una considerevole biblioteca personale (con particolare interesse per le scienze naturali e la medicina) che portò con se nella casa che gli venne assegnata quando diventò Prefetto dell'Orto; sebbene offerta in eredità all'Università di Padova in cambio di vitalizi per la sorella e la governante, la raccolta venne alla fine acquistata da Antonio Bonato, esecutore testamentario, amico personale e successore del Marsili alla guida dell'Orto. La raccolta che ammontava a circa 5000 volumi, poi ulteriormente arricchita da quelli acquisiti dal Bonato nel corso della sua esistenza, venne infine donata da quest'ultimo nel 1835 all'Orto Botanico, dove rimase fino alla ristrutturazione intrapresa dal prefetto G. Gola nel 1921 che portò alla revisione e allo svecchiamento di tutte le raccolte. Mentre quindi i testi scientifici sia a stampa che manoscritti restarono all'Orto, i materiali considerati meno interessanti vennero divisi fra la Biblioteca Universitaria di Padova (che ricevette in due riprese 2190 opere di argomento letterario, storico, autori greci e latini poi disposte con collocazione propria in un fondo separato, il Fondo Orto Botanico) e le altre biblioteche dell'Università: Farmacologia, Geologia, Zoologia principalmente. I libri di Marsili compresi in queste raccolte sono individuabili grazie al Catalogo de'libri Marsilj A.B.C. (Biblioteca Orto Botanico, Ar.54) che si conserva manoscritto: sono stati così individuati i 1022 volumi conservati all'Orto, e i 789 presenti in Biblioteca Universitaria. Marsili redasse un indice manoscritto, o aggiunse note bio-bibliografiche relative all'autore, o indicazioni di dedica, su molti volumi miscellanei conservati presso la BUPD. cfr. Il Fondo Marsili nella Biblioteca dell'Orto botanico di Padova a cura di A.Minelli, A.Angarano, P.Mario, Treviso, Antilia, 2010; C. Lestani, Il fondo Marsili nella Biblioteca Universitaria di Padova, Milano 2020.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/marsili-giovanni</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -425,152 +443,173 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3017.549" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="257.08" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="3317.19" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>7436</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="1">
+        <v>1795</v>
+      </c>
+      <c r="F2" s="1">
         <v>1727</v>
       </c>
-      <c r="F2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>20</v>
+        <v>22</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>