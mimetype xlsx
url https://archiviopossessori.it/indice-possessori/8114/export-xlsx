--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -12,116 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cocchi, Antonio" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
-    <t>tipologia_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>voci_di_rinvio</t>
   </si>
   <si>
+    <t>istanza_possessore</t>
+  </si>
+  <si>
+    <t>data_morte_possessore</t>
+  </si>
+  <si>
     <t>data_nascita_possessore</t>
   </si>
   <si>
-    <t>data_morte_possessore</t>
-[...1 lines deleted...]
-  <si>
     <t>isni</t>
   </si>
   <si>
+    <t>wikidata_id</t>
+  </si>
+  <si>
     <t>opac_id</t>
   </si>
   <si>
-    <t>via_id</t>
-[...2 lines deleted...]
-    <t>wikidata_id</t>
+    <t>viaf_id</t>
   </si>
   <si>
     <t>biografia_possessore</t>
   </si>
   <si>
     <t>bibliografia_possessore</t>
   </si>
   <si>
+    <t>descrizione</t>
+  </si>
+  <si>
     <t>storia_collezione_possessore</t>
   </si>
   <si>
     <t>permalink</t>
   </si>
   <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>P275</t>
+  </si>
+  <si>
     <t>Cocchi, Antonio</t>
   </si>
   <si>
     <t>Persona</t>
   </si>
   <si>
-    <t>https://isni.org/isni/0000000083441004</t>
+    <t>0000 0000 8344 1004</t>
+  </si>
+  <si>
+    <t>Q3619438</t>
   </si>
   <si>
     <t>CFIV071046</t>
   </si>
   <si>
-    <t>Q3619438</t>
-[...1 lines deleted...]
-  <si>
     <t>nato a Benevento, da Giacinto e Beatrice Bianchi, trascorse l'infanzia a Firenze e ricevette la prima formazione scolastica dagli Scolopi; nel 1713 si iscrisse alla facoltà di Medicina di Pisa dove seguì anche corsi di matematica e filosofia, si laureò nel 1716 e dopo unanno a Porto Longone (1718, Isola d'Elba), esercitòprivatamente a Firenze.Interessatoallelingue classiche, si dedicò allo studio dispagnolo, francese e inglese, greco antico, arabo ed ebraico, conoscenza di cui diedeprova anche nei diari, le Effemeridi, che tenne con regolarità a partire dal 1715; nel lungoviaggio che nel 1722 lo portò in Francia, Olanda, e infine Inghilterra dove si trattenneesercitandola suaprofessionefinoal 1826,ebbe modo di conoscereNewtonealtri scienziati;approfondita cosìla conoscenza della lingua, quando tornòin Italia divenneil medico di riferimento della comunità inglese che lo accolse nel 1732, anche nelle fila della loggia massonica fiorentina. Grazie all'aiuto del marchese C.Rinuccini e del conte G.Rucellai ottenne una cattedra di medicina a Pisa dal 1727, cui seguirononel 1731 lo Studio fiorentino, l'insegnamento di anatomia nell'ospedale di S. Maria Nuova nel 1736, e nel 1751 anche quello di chirurgia, mentre continuò a fornirepareri e consulenze a diverse istituzioni e personalità.Nel 1734 fu con A. Micheli uno dei fondatori della rinnovata Società botanica fiorentina e riorganizzo l'Orto Botanico.Curioso di filologia e paleografia, non solofrequentòmolte bibliotecheper lostudio di testi classici e manoscritti che poi pubblicò o di cui trasse copia, ma raccolse anche un erbario e una collezione di "curiosità naturali";questa propensione antiquaria glimeritònel1738 l'incaricodi antiquario granducale delle collezioni ex-medicee eassieme a G.Targioni-Tozzetti, predispose le raccoltedellaMagliabechianaper l'apertura al pubblico, avvenuta nel 1747. Da un primo matrimonio (1728) con Gaetana Debi, morta ventenne, non ebbe figli; risposatosinel 1733 o 1734conTeresa Piombanti, ebbe Beatrice e l'erede Raimondo insieme al quale pubblicòla collezione chirurgica di Niceta tratta dal codice della Laurenziana, da lui studiato poco dopo il 1720; sarà proprio Raimondo l'artefice della dispersione della sua biblioteca ricca di 16.000 fra codici e volumi e nota a molti letterati e personalità del suo tempo.</t>
   </si>
   <si>
     <t>cfr.Ugo Baldiniin DBI vo.26, pp.451-461; F.Zurlini, Antonio Cocchi: medico, bibliotecario e bibliografo del secolo XVIII in"Culture del testo e del documento"8 (2002), pp.99-128. Alcuni dei suoi volumi entrarono a far parte della biblioteca di Giovanni Marsili.</t>
   </si>
   <si>
+    <t>nato a Benevento, da Giacinto e Beatrice Bianchi, trascorse l'infanzia a Firenze e ricevette la prima formazione scolastica dagli Scolopi; nel 1713 si iscrisse alla facoltà di Medicina di Pisa dove seguì anche corsi di matematica e filosofia, si laureò nel 1716 e dopo un anno a Porto Longone (1718, Isola d'Elba), esercitò privatamente a Firenze. Interessato alle lingue classiche, si dedicò allo studio di spagnolo, francese e inglese, greco antico, arabo ed ebraico, conoscenza di cui diede prova anche nei diari, le Effemeridi, che tenne con regolarità a partire dal 1715; nel lungo viaggio che nel 1722 lo portò in Francia, Olanda, e infine Inghilterra dove si trattenne esercitando la sua professione fino al 1826, ebbe modo di conoscere Newton e altri scienziati; approfondita così la conoscenza della lingua, quando tornò in Italia divenne il medico di riferimento della comunità inglese che lo accolse nel 1732, anche nelle fila della loggia massonica fiorentina. Grazie all'aiuto del marchese C.Rinuccini e del conte G.Rucellai ottenne una cattedra di medicina a Pisa dal 1727, cui seguirono nel 1731 lo Studio fiorentino, l'insegnamento di anatomia nell'ospedale di S. Maria Nuova nel 1736, e nel 1751 anche quello di chirurgia, mentre continuò a fornire pareri e consulenze a diverse istituzioni e personalità. Nel 1734 fu con A. Micheli uno dei fondatori della rinnovata Società botanica fiorentina e riorganizzo l'Orto Botanico. Curioso di filologia e paleografia, non solo frequentò molte biblioteche per lo studio di testi classici e manoscritti che poi pubblicò o di cui trasse copia, ma raccolse anche un erbario e una collezione di "curiosità naturali"; questa propensione antiquaria gli meritò nel 1738 l'incarico di antiquario granducale delle collezioni ex-medicee e assieme a G.Targioni-Tozzetti, predispose le raccolte della Magliabechiana per l'apertura al pubblico, avvenuta nel 1747. Da un primo matrimonio (1728) con Gaetana Debi, morta ventenne, non ebbe figli; risposatosi nel 1733 o 1734 con Teresa Piombanti, ebbe Beatrice e l'erede Raimondo insieme al quale pubblicò la collezione chirurgica di Niceta tratta dal codice della Laurenziana, da lui studiato poco dopo il 1720; sarà proprio Raimondo l'artefice della dispersione della sua biblioteca ricca di 16.000 fra codici e volumi e nota a molti letterati e personalità del suo tempo. cfr. Ugo Baldini in DBI vo.26, pp.451-461; F.Zurlini, Antonio Cocchi: medico, bibliotecario e bibliografo del secolo XVIII in "Culture del testo e del documento" 8 (2002), pp.99-128. Alcuni dei suoi volumi entrarono a far parte della biblioteca di Giovanni Marsili.</t>
+  </si>
+  <si>
     <t>https://archiviopossessori.it/it/indice-possessori/cocchi-antonio</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/publicdomain/zero/1.0/</t>
+  </si>
+  <si>
+    <t>Q6938433</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -428,156 +446,177 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N2"/>
+      <selection activeCell="A1" sqref="A1:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="2745.044" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="308.925" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="3108.384" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B2" s="1">
         <v>8114</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E2" s="1">
+        <v>1758</v>
+      </c>
+      <c r="F2" s="1">
         <v>1695</v>
       </c>
-      <c r="F2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I2" s="1">
+        <v>20</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J2" s="1">
         <v>61718005</v>
       </c>
-      <c r="J2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-        <v>21</v>
+        <v>23</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>